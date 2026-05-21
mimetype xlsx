--- v0 (2025-10-31)
+++ v1 (2026-05-21)
@@ -1,1048 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://inpartecbr-my.sharepoint.com/personal/nathan_santos_impar_com_br/Documents/Vale/RI/Dividias, Dividendos e Debentures/Atualizações Janeiro 2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://globalvale-my.sharepoint.com/personal/joao_pedro_martins_vale_com/Documents/Documentos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{3BF040B3-650F-4EE4-BAAD-F3CEDDC7D103}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{08B5A347-202D-440D-BC1F-3A9821E868DF}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5E93A59F-D19F-4A2D-B171-848A5CB589E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{B5195BED-918A-44C1-A9D3-854C970C62EF}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{F0383F3F-E389-4BA3-ACFB-7B8C37F8BDBC}"/>
   </bookViews>
   <sheets>
-    <sheet name="Português" sheetId="2" r:id="rId1"/>
-    <sheet name="English" sheetId="1" r:id="rId2"/>
+    <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="38">
+  <si>
+    <t>Ano Fiscal de Referência </t>
+  </si>
+  <si>
+    <t>Data da divulgação</t>
+  </si>
+  <si>
+    <t>Parcela</t>
+  </si>
+  <si>
+    <t>Data do início do pagamento</t>
+  </si>
+  <si>
+    <t>Valor Distribuído</t>
+  </si>
+  <si>
+    <t>          </t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Total    </t>
+  </si>
+  <si>
+    <t>                           </t>
+  </si>
   <si>
     <t>                            </t>
   </si>
   <si>
     <t>                                     </t>
   </si>
   <si>
+    <t>R$ por ação  </t>
+  </si>
+  <si>
+    <t>US$ por ação</t>
+  </si>
+  <si>
+    <t>R$ / US$ milhões</t>
+  </si>
+  <si>
+    <t>2ª parcela</t>
+  </si>
+  <si>
+    <t>JCP</t>
+  </si>
+  <si>
+    <t>Dividendos</t>
+  </si>
+  <si>
     <t>1ª parcela</t>
   </si>
   <si>
-    <t>R$ por ação  </t>
-[...115 lines deleted...]
-  <si>
     <t>Reference Fiscal Year</t>
   </si>
   <si>
     <t>Release Date</t>
   </si>
   <si>
     <t>Installment</t>
   </si>
   <si>
     <t>Payment Date</t>
   </si>
   <si>
     <t>Dividends</t>
   </si>
   <si>
     <t>       </t>
   </si>
   <si>
     <t> Type</t>
   </si>
   <si>
-    <t>                      </t>
-[...10 lines deleted...]
-  <si>
     <t>R$ per share</t>
   </si>
   <si>
     <t>US$ per share</t>
   </si>
   <si>
-    <t>0.376</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ / US$ million</t>
   </si>
   <si>
-    <t>US$  8,940</t>
-[...4 lines deleted...]
-  <si>
     <t>#2 installment</t>
   </si>
   <si>
-    <t>03/19/2024</t>
-[...14 lines deleted...]
-    <t>0.152 </t>
+    <t>1.57</t>
+  </si>
+  <si>
+    <t>0.295</t>
   </si>
   <si>
     <t>IOC</t>
   </si>
   <si>
-    <t>07/27/2023</t>
+    <t>0.768</t>
+  </si>
+  <si>
+    <t>0.145</t>
   </si>
   <si>
     <t>#1 installment</t>
   </si>
   <si>
-    <t>09/01/2023 </t>
-[...392 lines deleted...]
-    <t>0.195</t>
+    <t>0.234</t>
+  </si>
+  <si>
+    <t>0.339</t>
+  </si>
+  <si>
+    <t>0.347</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="8" formatCode="&quot;R$&quot;\ #,##0.00;[Red]\-&quot;R$&quot;\ #,##0.00"/>
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="&quot;R$&quot;\ #,##0"/>
+    <numFmt numFmtId="166" formatCode="&quot;R$&quot;\ ###0.000"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFECB11F"/>
+      <name val="Vale Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color rgb="FF555555"/>
       <name val="Vale Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="9"/>
       <color rgb="FF555555"/>
-      <name val="Vale Sans"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <name val="Vale Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...52 lines deleted...]
-        <color rgb="FF000000"/>
+        <color rgb="FF555555"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
-[...11 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
-[...36 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...99 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1317,2626 +615,476 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91825ADE-ED35-4F40-96FA-27B310DF2C53}">
-  <dimension ref="A1:H49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84775DF8-D216-4DF1-A96A-77FA2ADBBAE9}">
+  <dimension ref="B2:I18"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19.7265625" style="10" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="15.36328125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="21.7265625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.7265625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.81640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24.90625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.08984375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26" x14ac:dyDescent="0.35">
-      <c r="A1" s="11" t="s">
+    <row r="2" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="2:9" ht="24" x14ac:dyDescent="0.35">
+      <c r="B3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+    </row>
+    <row r="5" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B5" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C5" s="6">
+        <v>45988</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="6">
+        <v>46085</v>
+      </c>
+      <c r="F5" s="2">
+        <v>1.57</v>
+      </c>
+      <c r="G5" s="7">
+        <v>0.29546621043627036</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="8">
+        <v>6701</v>
+      </c>
+    </row>
+    <row r="6" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B6" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C6" s="6">
+        <v>45988</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="6">
+        <v>46085</v>
+      </c>
+      <c r="F6" s="2">
+        <v>0.76800000000000002</v>
+      </c>
+      <c r="G6" s="9">
+        <v>0.14453378956372967</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="10">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="7" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B7" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C7" s="6">
+        <v>45988</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="6">
+        <v>46029</v>
+      </c>
+      <c r="F7" s="2">
+        <v>1.244</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0.23400000000000001</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="8">
+        <v>5311</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B8" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C8" s="6">
+        <v>45869</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="6">
+        <v>45903</v>
+      </c>
+      <c r="F8" s="2">
+        <v>1.895</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0.33900000000000002</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="8">
+        <v>8091</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B9" s="2">
+        <v>2024</v>
+      </c>
+      <c r="C9" s="6">
+        <v>45707</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="6">
+        <v>45730</v>
+      </c>
+      <c r="F9" s="2">
+        <v>2.1419999999999999</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="8">
+        <v>9143</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9" s="11" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="11" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B11" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9" ht="24" x14ac:dyDescent="0.35">
+      <c r="B12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+    </row>
+    <row r="14" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B14" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C14" s="6">
+        <v>45988</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="6">
+        <v>46085</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I14" s="13">
+        <v>6.7009999999999996</v>
+      </c>
+    </row>
+    <row r="15" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B15" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C15" s="6">
+        <v>45988</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="6">
+        <v>46085</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="11" t="s">
+      <c r="H15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="14">
+        <v>3.278</v>
+      </c>
+    </row>
+    <row r="16" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B16" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C16" s="6">
+        <v>45988</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C1" s="11" t="s">
+      <c r="E16" s="6">
+        <v>46029</v>
+      </c>
+      <c r="F16" s="15">
+        <v>1244</v>
+      </c>
+      <c r="G16" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D1" s="11" t="s">
+      <c r="H16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="13">
+        <v>5.3109999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B17" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C17" s="6">
+        <v>45869</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="6">
+        <v>45903</v>
+      </c>
+      <c r="F17" s="15">
+        <v>1895</v>
+      </c>
+      <c r="G17" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E1" s="11" t="s">
+      <c r="H17" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I17" s="13">
+        <v>8.0909999999999993</v>
+      </c>
+    </row>
+    <row r="18" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B18" s="2">
+        <v>2024</v>
+      </c>
+      <c r="C18" s="6">
+        <v>45707</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="6">
+        <v>45730</v>
+      </c>
+      <c r="F18" s="15">
+        <v>2142</v>
+      </c>
+      <c r="G18" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F1" s="11" t="s">
-[...696 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="H18" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="2"/>
-[...489 lines deleted...]
-      <c r="H49" s="18"/>
+      <c r="I18" s="13">
+        <v>9.1430000000000007</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1325 lines deleted...]
-</worksheet>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{340ed6a7-0f03-43d9-901d-02d4a7e408aa}" enabled="1" method="Privileged" siteId="{7893571b-6c2c-4cef-b4da-7d4b266a0626}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>English</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Vale S.A.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Nathan Santos</dc:creator>
+  <dc:creator>Joao Pedro Martins</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>